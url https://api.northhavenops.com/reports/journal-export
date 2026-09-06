--- v0 (2026-07-07)
+++ v1 (2026-09-06)
@@ -67,165 +67,148 @@
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="001A2235"/>
       <sz val="9"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="001A2235"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Calibri"/>
       <color rgb="001A2235"/>
       <sz val="8"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="001A2235"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00E6F4EA"/>
-      </patternFill>
-[...3 lines deleted...]
-        <fgColor rgb="00FDE8E8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="00FFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00D0D8E8"/>
       </left>
       <right style="thin">
         <color rgb="00D0D8E8"/>
       </right>
       <top style="thin">
         <color rgb="00D0D8E8"/>
       </top>
       <bottom style="thin">
         <color rgb="00D0D8E8"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="7" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="7" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="1" fontId="7" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -552,51 +535,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X18"/>
+  <dimension ref="A1:X7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>OTS LIVE TRADE JOURNAL — Northhaven v2.3</t>
         </is>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Trade ID</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Entry Date</t>
         </is>
@@ -693,1453 +676,561 @@
       </c>
       <c r="U3" s="2" t="inlineStr">
         <is>
           <t>Exit Reason</t>
         </is>
       </c>
       <c r="V3" s="2" t="inlineStr">
         <is>
           <t>Emotion (1-5)</t>
         </is>
       </c>
       <c r="W3" s="2" t="inlineStr">
         <is>
           <t>Rule Violated?</t>
         </is>
       </c>
       <c r="X3" s="2" t="inlineStr">
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="4" ht="16" customHeight="1">
       <c r="A4" s="3" t="inlineStr">
         <is>
-          <t>9ab91e4d</t>
+          <t>77bb025b</t>
         </is>
       </c>
       <c r="B4" s="3" t="inlineStr">
         <is>
-          <t>2026-06-13</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="C4" s="3" t="inlineStr">
         <is>
-          <t>2026-06-29</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="D4" s="3" t="inlineStr">
         <is>
           <t>Double Diagonal</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>TSLA</t>
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr">
         <is>
-          <t>2026-07-24</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="G4" s="5" t="n">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="H4" s="5" t="n">
         <v>180</v>
       </c>
       <c r="I4" s="5" t="n">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="J4" s="6" t="n">
-        <v>62.84</v>
+        <v>158.82</v>
       </c>
       <c r="K4" s="6" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="L4" s="3" t="inlineStr"/>
       <c r="M4" s="3" t="inlineStr"/>
       <c r="N4" s="3" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="O4" s="3" t="inlineStr"/>
       <c r="P4" s="3" t="n">
         <v>1</v>
       </c>
       <c r="Q4" s="4" t="inlineStr">
         <is>
           <t>WIN</t>
         </is>
       </c>
       <c r="R4" s="6" t="n">
-        <v>0.48</v>
+        <v>0.95</v>
       </c>
       <c r="S4" s="6" t="n">
-        <v>14.49</v>
+        <v>63.53</v>
       </c>
       <c r="T4" s="6" t="n">
-        <v>14.49</v>
+        <v>63.53</v>
       </c>
       <c r="U4" s="3" t="inlineStr">
         <is>
           <t>OTS monitor close</t>
         </is>
       </c>
       <c r="V4" s="3" t="n">
         <v>3</v>
       </c>
       <c r="W4" s="3" t="inlineStr"/>
       <c r="X4" s="3" t="inlineStr">
         <is>
-          <t>Auto: EOD 2026-07-01 | DTE=41 | MaxPr=$250.00</t>
+          <t>Auto: EOD 2026-09-04 | DTE=36 | MaxPr=$1125.00</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16" customHeight="1">
       <c r="A5" s="3" t="inlineStr">
         <is>
-          <t>6ad66256</t>
+          <t>9dcbea0f</t>
         </is>
       </c>
       <c r="B5" s="3" t="inlineStr">
         <is>
-          <t>2026-06-13</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="C5" s="3" t="inlineStr">
         <is>
-          <t>2026-06-29</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="D5" s="3" t="inlineStr">
         <is>
-          <t>Double Diagonal</t>
+          <t>Bull Put Spread</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>COIN</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr">
         <is>
-          <t>2026-07-24</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="G5" s="5" t="n">
-        <v>220</v>
-[...3 lines deleted...]
-      </c>
+        <v>215</v>
+      </c>
+      <c r="H5" s="5" t="inlineStr"/>
       <c r="I5" s="5" t="n">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="J5" s="6" t="n">
-        <v>16.84</v>
+        <v>147.57</v>
       </c>
       <c r="K5" s="6" t="n">
-        <v>5</v>
+        <v>1352.43</v>
       </c>
       <c r="L5" s="3" t="inlineStr"/>
       <c r="M5" s="3" t="inlineStr"/>
       <c r="N5" s="3" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="O5" s="3" t="inlineStr"/>
       <c r="P5" s="3" t="n">
         <v>1</v>
       </c>
       <c r="Q5" s="4" t="inlineStr">
         <is>
           <t>WIN</t>
         </is>
       </c>
       <c r="R5" s="6" t="n">
-        <v>0.13</v>
+        <v>0.89</v>
       </c>
       <c r="S5" s="6" t="n">
-        <v>3.84</v>
+        <v>59.03</v>
       </c>
       <c r="T5" s="6" t="n">
-        <v>3.84</v>
+        <v>59.03</v>
       </c>
       <c r="U5" s="3" t="inlineStr">
         <is>
           <t>OTS monitor close</t>
         </is>
       </c>
       <c r="V5" s="3" t="n">
         <v>3</v>
       </c>
       <c r="W5" s="3" t="inlineStr"/>
       <c r="X5" s="3" t="inlineStr">
         <is>
-          <t>Auto: EOD 2026-07-01 | DTE=41 | MaxPr=$375.00</t>
+          <t>Auto: EOD 2026-09-04 | DTE=36 | MaxPr=$147.57</t>
         </is>
       </c>
     </row>
     <row r="6" ht="16" customHeight="1">
       <c r="A6" s="3" t="inlineStr">
         <is>
-          <t>15d65a48</t>
+          <t>678824ab</t>
         </is>
       </c>
       <c r="B6" s="3" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="C6" s="3" t="inlineStr">
         <is>
-          <t>2026-06-30</t>
+          <t>2026-09-02</t>
         </is>
       </c>
       <c r="D6" s="3" t="inlineStr">
         <is>
           <t>Double Diagonal</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
-          <t>NVDA</t>
+          <t>PLTR</t>
         </is>
       </c>
       <c r="F6" s="3" t="inlineStr">
         <is>
-          <t>2026-07-24</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="G6" s="5" t="n">
-        <v>855</v>
+        <v>23</v>
       </c>
       <c r="H6" s="5" t="n">
-        <v>905</v>
+        <v>25</v>
       </c>
       <c r="I6" s="5" t="n">
-        <v>835</v>
+        <v>22</v>
       </c>
       <c r="J6" s="6" t="n">
-        <v>202.99</v>
+        <v>20.46</v>
       </c>
       <c r="K6" s="6" t="n">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="L6" s="3" t="inlineStr"/>
       <c r="M6" s="3" t="inlineStr"/>
       <c r="N6" s="3" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="O6" s="3" t="inlineStr"/>
       <c r="P6" s="3" t="n">
         <v>1</v>
       </c>
       <c r="Q6" s="4" t="inlineStr">
         <is>
           <t>WIN</t>
         </is>
       </c>
       <c r="R6" s="6" t="n">
-        <v>1.6</v>
+        <v>0.12</v>
       </c>
       <c r="S6" s="6" t="n">
-        <v>42.72</v>
+        <v>8.19</v>
       </c>
       <c r="T6" s="6" t="n">
-        <v>42.72</v>
+        <v>8.19</v>
       </c>
       <c r="U6" s="3" t="inlineStr">
         <is>
           <t>OTS monitor close</t>
         </is>
       </c>
       <c r="V6" s="3" t="n">
         <v>3</v>
       </c>
       <c r="W6" s="3" t="inlineStr"/>
       <c r="X6" s="3" t="inlineStr">
         <is>
-          <t>Auto: EOD 2026-07-01 | DTE=38 | MaxPr=$1250.00</t>
+          <t>Auto: EOD 2026-09-04 | DTE=36 | MaxPr=$150.00</t>
         </is>
       </c>
     </row>
     <row r="7" ht="16" customHeight="1">
       <c r="A7" s="3" t="inlineStr">
         <is>
-          <t>afaeb010</t>
+          <t>ef68ec42</t>
         </is>
       </c>
       <c r="B7" s="3" t="inlineStr">
         <is>
-          <t>2026-06-16</t>
+          <t>2026-08-13</t>
         </is>
       </c>
       <c r="C7" s="3" t="inlineStr">
         <is>
-          <t>2026-06-29</t>
+          <t>2026-09-03</t>
         </is>
       </c>
       <c r="D7" s="3" t="inlineStr">
         <is>
-          <t>Bull Put Spread</t>
+          <t>Double Diagonal</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
-          <t>MSTR</t>
+          <t>MU</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr">
         <is>
-          <t>2026-07-24</t>
+          <t>2026-09-18</t>
         </is>
       </c>
       <c r="G7" s="5" t="n">
-        <v>1635</v>
-[...1 lines deleted...]
-      <c r="H7" s="5" t="inlineStr"/>
+        <v>115</v>
+      </c>
+      <c r="H7" s="5" t="n">
+        <v>125</v>
+      </c>
       <c r="I7" s="5" t="n">
-        <v>1615</v>
+        <v>110</v>
       </c>
       <c r="J7" s="6" t="n">
-        <v>236.87</v>
+        <v>135.27</v>
       </c>
       <c r="K7" s="6" t="n">
-        <v>1763.13</v>
+        <v>15</v>
       </c>
       <c r="L7" s="3" t="inlineStr"/>
       <c r="M7" s="3" t="inlineStr"/>
       <c r="N7" s="3" t="inlineStr">
         <is>
           <t>★</t>
         </is>
       </c>
       <c r="O7" s="3" t="inlineStr"/>
       <c r="P7" s="3" t="n">
         <v>1</v>
       </c>
       <c r="Q7" s="4" t="inlineStr">
         <is>
           <t>WIN</t>
         </is>
       </c>
       <c r="R7" s="6" t="n">
-        <v>1.92</v>
+        <v>0.8100000000000001</v>
       </c>
       <c r="S7" s="6" t="n">
-        <v>44.91</v>
+        <v>54.11</v>
       </c>
       <c r="T7" s="6" t="n">
-        <v>44.91</v>
+        <v>54.11</v>
       </c>
       <c r="U7" s="3" t="inlineStr">
         <is>
           <t>OTS monitor close</t>
         </is>
       </c>
       <c r="V7" s="3" t="n">
         <v>3</v>
       </c>
       <c r="W7" s="3" t="inlineStr"/>
       <c r="X7" s="3" t="inlineStr">
         <is>
-          <t>Auto: EOD 2026-07-01 | DTE=38 | MaxPr=$236.87</t>
-[...891 lines deleted...]
-          <t>Auto: EOD 2026-07-01 | DTE=24 | MaxPr=$67.92</t>
+          <t>Auto: EOD 2026-09-04 | DTE=36 | MaxPr=$750.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="9" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="8" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="60" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
-      <c r="A1" s="11" t="inlineStr">
+      <c r="A1" s="7" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
-      <c r="B1" s="11" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Regime</t>
         </is>
       </c>
-      <c r="C1" s="11" t="inlineStr">
+      <c r="C1" s="7" t="inlineStr">
         <is>
           <t>VIX Est.</t>
         </is>
       </c>
-      <c r="D1" s="11" t="inlineStr">
+      <c r="D1" s="7" t="inlineStr">
         <is>
           <t>Opened</t>
         </is>
       </c>
-      <c r="E1" s="11" t="inlineStr">
+      <c r="E1" s="7" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="F1" s="11" t="inlineStr">
+      <c r="F1" s="7" t="inlineStr">
         <is>
           <t>Open Positions</t>
         </is>
       </c>
-      <c r="G1" s="11" t="inlineStr">
+      <c r="G1" s="7" t="inlineStr">
         <is>
           <t>Day P&amp;L ($)</t>
         </is>
       </c>
-      <c r="H1" s="11" t="inlineStr">
+      <c r="H1" s="7" t="inlineStr">
         <is>
           <t>Open Unrealized ($)</t>
         </is>
       </c>
-      <c r="I1" s="11" t="inlineStr">
+      <c r="I1" s="7" t="inlineStr">
         <is>
           <t>Win Count</t>
         </is>
       </c>
-      <c r="J1" s="11" t="inlineStr">
+      <c r="J1" s="7" t="inlineStr">
         <is>
           <t>Loss Count</t>
         </is>
       </c>
-      <c r="K1" s="11" t="inlineStr">
+      <c r="K1" s="7" t="inlineStr">
         <is>
           <t>Win Rate</t>
         </is>
       </c>
-      <c r="L1" s="11" t="inlineStr">
+      <c r="L1" s="7" t="inlineStr">
         <is>
           <t>Credits Opened ($)</t>
         </is>
       </c>
-      <c r="M1" s="11" t="inlineStr">
+      <c r="M1" s="7" t="inlineStr">
         <is>
           <t>HITL Approved</t>
         </is>
       </c>
-      <c r="N1" s="11" t="inlineStr">
+      <c r="N1" s="7" t="inlineStr">
         <is>
           <t>HITL Rejected</t>
         </is>
       </c>
-      <c r="O1" s="11" t="inlineStr">
+      <c r="O1" s="7" t="inlineStr">
         <is>
           <t>Top Strategy</t>
         </is>
       </c>
-      <c r="P1" s="11" t="inlineStr">
+      <c r="P1" s="7" t="inlineStr">
         <is>
           <t>Granite Commentary</t>
         </is>
       </c>
     </row>
     <row r="2" ht="40" customHeight="1">
-      <c r="A2" s="12" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B2" s="13" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
+        <is>
+          <t>2026-09-04</t>
+        </is>
+      </c>
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>Normal</t>
         </is>
       </c>
-      <c r="C2" s="14" t="n">
+      <c r="C2" s="10" t="n">
         <v>18</v>
       </c>
-      <c r="D2" s="15" t="n">
-[...26 lines deleted...]
-      <c r="M2" s="19" t="n">
+      <c r="D2" s="11" t="n">
         <v>0</v>
       </c>
-      <c r="N2" s="19" t="n">
+      <c r="E2" s="11" t="n">
+        <v>4</v>
+      </c>
+      <c r="F2" s="11" t="n">
         <v>0</v>
       </c>
-      <c r="O2" s="20" t="inlineStr">
-[...6 lines deleted...]
-          <t>Session 2026-07-01: 10 position(s) opened, 15 closed, net day P&amp;L $+326.15 (positive). Win rate: 12/15 (80%). Market regime: Normal. 10 position(s) remain open with $+21.38 unrealized. 0 trade(s) approved, 0 rejected by operator today. Review open positions for approaching profit targets.</t>
+      <c r="G2" s="12" t="n">
+        <v>184.86</v>
+      </c>
+      <c r="H2" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="I2" s="11" t="n">
+        <v>4</v>
+      </c>
+      <c r="J2" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" s="14" t="n">
+        <v>100</v>
+      </c>
+      <c r="L2" s="13" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" s="15" t="n">
+        <v>0</v>
+      </c>
+      <c r="O2" s="16" t="inlineStr">
+        <is>
+          <t>—</t>
+        </is>
+      </c>
+      <c r="P2" s="17" t="inlineStr">
+        <is>
+          <t>Session 2026-09-04: 0 position(s) opened, 4 closed, net day P&amp;L $+184.86 (positive). Win rate: 4/4 (100%). Market regime: Normal. 0 position(s) remain open with $+0.00 unrealized. 0 trade(s) approved, 0 rejected by operator today. Monitor open positions for stop-loss levels.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>