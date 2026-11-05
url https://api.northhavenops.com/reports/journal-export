--- v1 (2026-09-06)
+++ v2 (2026-11-05)
@@ -13,84 +13,73 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="JOURNAL" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="EOD_REPORTS" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
-    <numFmt numFmtId="164" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="166" formatCode="YYYY-MM-DD"/>
+    <numFmt numFmtId="164" formatCode="YYYY-MM-DD"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
+    <numFmt numFmtId="166" formatCode="$#,##0.00"/>
     <numFmt numFmtId="167" formatCode="0.0&quot;%&quot;"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="00F5A623"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
-      <sz val="9"/>
-[...9 lines deleted...]
-      <color rgb="001A2235"/>
       <sz val="9"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b val="1"/>
       <color rgb="001A2235"/>
       <sz val="8"/>
     </font>
     <font>
       <name val="Calibri"/>
       <color rgb="001A2235"/>
       <sz val="8"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill/>
     </fill>
     <fill>
@@ -116,99 +105,87 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="00D0D8E8"/>
       </left>
       <right style="thin">
         <color rgb="00D0D8E8"/>
       </right>
       <top style="thin">
         <color rgb="00D0D8E8"/>
       </top>
       <bottom style="thin">
         <color rgb="00D0D8E8"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-[...41 lines deleted...]
-    <xf numFmtId="49" fontId="7" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="5" fillId="3" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -535,51 +512,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X7"/>
+  <dimension ref="A1:X3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>OTS LIVE TRADE JOURNAL — Northhaven v2.3</t>
         </is>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>Trade ID</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>Entry Date</t>
         </is>
@@ -670,567 +647,225 @@
         </is>
       </c>
       <c r="T3" s="2" t="inlineStr">
         <is>
           <t>P&amp;L net comm</t>
         </is>
       </c>
       <c r="U3" s="2" t="inlineStr">
         <is>
           <t>Exit Reason</t>
         </is>
       </c>
       <c r="V3" s="2" t="inlineStr">
         <is>
           <t>Emotion (1-5)</t>
         </is>
       </c>
       <c r="W3" s="2" t="inlineStr">
         <is>
           <t>Rule Violated?</t>
         </is>
       </c>
       <c r="X3" s="2" t="inlineStr">
         <is>
           <t>Notes</t>
-        </is>
-[...340 lines deleted...]
-          <t>Auto: EOD 2026-09-04 | DTE=36 | MaxPr=$750.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:P2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="12" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="9" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="8" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="18" customWidth="1" min="8" max="8"/>
     <col width="10" customWidth="1" min="9" max="9"/>
     <col width="10" customWidth="1" min="10" max="10"/>
     <col width="10" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="18" customWidth="1" min="15" max="15"/>
     <col width="60" customWidth="1" min="16" max="16"/>
   </cols>
   <sheetData>
     <row r="1" ht="18" customHeight="1">
-      <c r="A1" s="7" t="inlineStr">
+      <c r="A1" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
-      <c r="B1" s="7" t="inlineStr">
+      <c r="B1" s="3" t="inlineStr">
         <is>
           <t>Regime</t>
         </is>
       </c>
-      <c r="C1" s="7" t="inlineStr">
+      <c r="C1" s="3" t="inlineStr">
         <is>
           <t>VIX Est.</t>
         </is>
       </c>
-      <c r="D1" s="7" t="inlineStr">
+      <c r="D1" s="3" t="inlineStr">
         <is>
           <t>Opened</t>
         </is>
       </c>
-      <c r="E1" s="7" t="inlineStr">
+      <c r="E1" s="3" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="F1" s="7" t="inlineStr">
+      <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Open Positions</t>
         </is>
       </c>
-      <c r="G1" s="7" t="inlineStr">
+      <c r="G1" s="3" t="inlineStr">
         <is>
           <t>Day P&amp;L ($)</t>
         </is>
       </c>
-      <c r="H1" s="7" t="inlineStr">
+      <c r="H1" s="3" t="inlineStr">
         <is>
           <t>Open Unrealized ($)</t>
         </is>
       </c>
-      <c r="I1" s="7" t="inlineStr">
+      <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Win Count</t>
         </is>
       </c>
-      <c r="J1" s="7" t="inlineStr">
+      <c r="J1" s="3" t="inlineStr">
         <is>
           <t>Loss Count</t>
         </is>
       </c>
-      <c r="K1" s="7" t="inlineStr">
+      <c r="K1" s="3" t="inlineStr">
         <is>
           <t>Win Rate</t>
         </is>
       </c>
-      <c r="L1" s="7" t="inlineStr">
+      <c r="L1" s="3" t="inlineStr">
         <is>
           <t>Credits Opened ($)</t>
         </is>
       </c>
-      <c r="M1" s="7" t="inlineStr">
+      <c r="M1" s="3" t="inlineStr">
         <is>
           <t>HITL Approved</t>
         </is>
       </c>
-      <c r="N1" s="7" t="inlineStr">
+      <c r="N1" s="3" t="inlineStr">
         <is>
           <t>HITL Rejected</t>
         </is>
       </c>
-      <c r="O1" s="7" t="inlineStr">
+      <c r="O1" s="3" t="inlineStr">
         <is>
           <t>Top Strategy</t>
         </is>
       </c>
-      <c r="P1" s="7" t="inlineStr">
+      <c r="P1" s="3" t="inlineStr">
         <is>
           <t>Granite Commentary</t>
         </is>
       </c>
     </row>
     <row r="2" ht="40" customHeight="1">
-      <c r="A2" s="8" t="inlineStr">
-[...4 lines deleted...]
-      <c r="B2" s="9" t="inlineStr">
+      <c r="A2" s="4" t="inlineStr">
+        <is>
+          <t>2026-11-05</t>
+        </is>
+      </c>
+      <c r="B2" s="5" t="inlineStr">
         <is>
           <t>Normal</t>
         </is>
       </c>
-      <c r="C2" s="10" t="n">
+      <c r="C2" s="6" t="n">
         <v>18</v>
       </c>
-      <c r="D2" s="11" t="n">
-[...32 lines deleted...]
-      <c r="O2" s="16" t="inlineStr">
+      <c r="D2" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="E2" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="F2" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="G2" s="8" t="n">
+        <v>0</v>
+      </c>
+      <c r="H2" s="9" t="n">
+        <v>0</v>
+      </c>
+      <c r="I2" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="J2" s="7" t="n">
+        <v>0</v>
+      </c>
+      <c r="K2" s="10" t="n">
+        <v>0</v>
+      </c>
+      <c r="L2" s="9" t="n">
+        <v>0</v>
+      </c>
+      <c r="M2" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="N2" s="11" t="n">
+        <v>0</v>
+      </c>
+      <c r="O2" s="12" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
-      <c r="P2" s="17" t="inlineStr">
-[...1 lines deleted...]
-          <t>Session 2026-09-04: 0 position(s) opened, 4 closed, net day P&amp;L $+184.86 (positive). Win rate: 4/4 (100%). Market regime: Normal. 0 position(s) remain open with $+0.00 unrealized. 0 trade(s) approved, 0 rejected by operator today. Monitor open positions for stop-loss levels.</t>
+      <c r="P2" s="13" t="inlineStr">
+        <is>
+          <t>Session 2026-11-05: 0 position(s) opened, 0 closed, net day P&amp;L $+0.00 (positive). Win rate: 0/1 (0%). Market regime: Normal. 0 position(s) remain open with $+0.00 unrealized. 0 trade(s) approved, 0 rejected by operator today. Monitor open positions for stop-loss levels.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>